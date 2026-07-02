--- v0 (2026-06-09)
+++ v1 (2026-07-02)
@@ -1,1117 +1,1814 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
+    <w:p w14:paraId="2D093DFC" w14:textId="5AE8EB7A" w:rsidR="00382089" w:rsidRPr="009A41E0" w:rsidRDefault="00382089" w:rsidP="00382089">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382089">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00382089">
+      <w:r w:rsidRPr="009A41E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="666699"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>"Уголовный кодекс Российской Федерации" от 13.06.1996 N 63-ФЗ (ред. от 01.07.2021) (с изм. и доп., вступ. в силу с 22.08.2021)</w:t>
-[...8 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t xml:space="preserve">"Уголовный кодекс Российской Федерации" от 13.06.1996 N 63-ФЗ (ред. от </w:t>
+      </w:r>
+      <w:r w:rsidR="009A41E0" w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="009A41E0" w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="009A41E0" w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>) (</w:t>
+      </w:r>
+      <w:r w:rsidR="009A41E0" w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Действует с 21.06.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
+    <w:p w14:paraId="569BA531" w14:textId="77777777" w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="144" w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="dst101874"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00382089">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>УК РФ Статья 286. Превышение должностных полномочий</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
+    <w:p w14:paraId="2C1D2EEE" w14:textId="77777777" w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="144" w:line="315" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382089">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
+    <w:p w14:paraId="15FEE143" w14:textId="65A6362F" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="002C4697" w:rsidP="009A41E0">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="dst101875"/>
-[...32 lines deleted...]
-        <w:t> выходящих за пределы его полномочий и повлекших существенное нарушение прав и законных интересов граждан или организаций либо охраняемых законом интересов общества или государства, -</w:t>
+      <w:bookmarkStart w:id="1" w:name="dst101875"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A41E0" w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Совершение должностным лицом действий, явно выходящих за пределы его полномочий и повлекших существенное нарушение прав и законных интересов граждан или организаций либо охраняемых законом интересов общества или государства, -</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
+    <w:p w14:paraId="6E147545" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="dst1009"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="dst103062"/>
+      <w:bookmarkStart w:id="2" w:name="l20359"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>наказывается штрафом в размере до восьмидесяти тысяч рублей или в размере заработной платы или иного дохода осужденного за период до шести месяцев, либо лишением права занимать определенные должности или заниматься определенной деятельностью на срок до пяти лет, либо принудительными работами на срок до четырех лет, либо арестом на срок от четырех до шести месяцев, либо лишением свободы на срок до четырех лет.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="l14076"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
-[...51 lines deleted...]
-        <w:r w:rsidRPr="00382089">
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> (в ред. Федеральных законов </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:anchor="l523" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
           <w:rPr>
+            <w:rStyle w:val="a9"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="666699"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
-            <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>N 162-ФЗ</w:t>
+          <w:t>от 08.12.2003 N 162-ФЗ (ред. от 11.03.2004)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00382089">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00382089">
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:anchor="l226" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
           <w:rPr>
+            <w:rStyle w:val="a9"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="666699"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
-            <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>N 420-ФЗ</w:t>
+          <w:t>от 07.12.2011 N 420-ФЗ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00382089">
+      <w:r w:rsidRPr="009A41E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
-[...48 lines deleted...]
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
+    <w:p w14:paraId="21E3BF2B" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="dst101877"/>
-[...56 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="4" w:name="l20360"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.То же деяние, совершенное лицом, занимающим государственную должность Российской Федерации или государственную должность субъекта Российской Федерации, а равно главой органа местного самоуправления, -</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="l14079"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
+    <w:p w14:paraId="3929AC10" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="dst1010"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="dst101878"/>
+      <w:bookmarkStart w:id="6" w:name="l20361"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>наказывается штрафом в размере от ста тысяч до трехсот тысяч рублей или в размере заработной платы или иного дохода осужденного за период от одного года до двух лет, либо принудительными работами на срок до пяти лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового, либо лишением свободы на срок до семи лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет или без такового.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="l14077"/>
+      <w:bookmarkStart w:id="8" w:name="l14080"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
-[...50 lines deleted...]
-        <w:r w:rsidRPr="00382089">
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> (в ред. Федеральных законов </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:anchor="l523" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
           <w:rPr>
+            <w:rStyle w:val="a9"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="666699"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
-            <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>N 162-ФЗ</w:t>
+          <w:t>от 08.12.2003 N 162-ФЗ (ред. от 11.03.2004)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00382089">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00382089">
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:anchor="l226" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
           <w:rPr>
+            <w:rStyle w:val="a9"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="666699"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
-            <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>N 420-ФЗ</w:t>
+          <w:t>от 07.12.2011 N 420-ФЗ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00382089">
+      <w:r w:rsidRPr="009A41E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
-[...48 lines deleted...]
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
+    <w:p w14:paraId="0EBABAAE" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="dst101879"/>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00382089">
+      <w:bookmarkStart w:id="9" w:name="l20362"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.Деяния, предусмотренные частями первой или второй настоящей статьи, если они совершены: (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:anchor="l1" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
           <w:rPr>
+            <w:rStyle w:val="a9"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="666699"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
-            <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>частями первой</w:t>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00382089">
-[...30 lines deleted...]
-        <w:t> настоящей статьи, если они совершены:</w:t>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
+    <w:p w14:paraId="2C986906" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="dst101880"/>
-[...9 lines deleted...]
-        <w:t>а) с применением насилия или с угрозой его применения;</w:t>
+      <w:bookmarkStart w:id="10" w:name="l20363"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а)с применением насилия или с угрозой его применения; (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:anchor="l1" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
+          <w:rPr>
+            <w:rStyle w:val="a9"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
+    <w:p w14:paraId="6E01CD6A" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="dst101881"/>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00382089">
+      <w:bookmarkStart w:id="11" w:name="l20364"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>б)с применением оружия или специальных средств; (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:anchor="l1" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
           <w:rPr>
+            <w:rStyle w:val="a9"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="666699"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
-            <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>применением</w:t>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00382089">
-[...8 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="l16749"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
+    <w:p w14:paraId="56324B3A" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="dst101882"/>
+      <w:bookmarkStart w:id="13" w:name="l20365"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="00382089">
-[...7 lines deleted...]
-        <w:t>в) с причинением тяжких последствий, -</w:t>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в)с причинением тяжких последствий; (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:anchor="l1" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
+          <w:rPr>
+            <w:rStyle w:val="a9"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00382089" w:rsidRPr="00382089" w:rsidRDefault="00382089" w:rsidP="00382089">
+    <w:p w14:paraId="627CC350" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="315" w:lineRule="atLeast"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="dst101883"/>
+      <w:bookmarkStart w:id="14" w:name="l20366"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidRPr="00382089">
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>г)группой лиц, группой лиц по предварительному сговору или организованной группой; (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="l1" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
+          <w:rPr>
+            <w:rStyle w:val="a9"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675DCCB2" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="315" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="l20367"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>д)в отношении несовершеннолетнего; (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="l1" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
+          <w:rPr>
+            <w:rStyle w:val="a9"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1482B371" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="315" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="l20368"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>е)из корыстной или иной личной заинтересованности, - (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="l1" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
+          <w:rPr>
+            <w:rStyle w:val="a9"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752AA34E" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="315" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="l20369"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="009A41E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>наказываются лишением свободы на срок от трех до десяти лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до трех лет.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="18" w:name="l16750"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="l1" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
+          <w:rPr>
+            <w:rStyle w:val="a9"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="l14078"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidR="008B0023" w:rsidRDefault="00382089"/>
-    <w:sectPr w:rsidR="008B0023">
+    <w:p w14:paraId="7FC7DC72" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="315" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="l20370"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4.Деяния, предусмотренные частями первой, второй или третьей настоящей статьи, совершенные с применением пытки, - (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:anchor="l2" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
+          <w:rPr>
+            <w:rStyle w:val="a9"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3160FE05" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="315" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="l20371"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>наказываются лишением свободы на срок от четырех до двенадцати лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до десяти лет. (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:anchor="l2" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
+          <w:rPr>
+            <w:rStyle w:val="a9"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FDE25A" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="315" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="l20372"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.Деяния, предусмотренные частью четвертой настоящей статьи, повлекшие по неосторожности смерть потерпевшего или причинение тяжкого вреда его здоровью, -</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="l16751"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:anchor="l2" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
+          <w:rPr>
+            <w:rStyle w:val="a9"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E17D0C" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="315" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="l20373"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>наказываются лишением свободы на срок от восьми до пятнадцати лет с лишением права занимать определенные должности или заниматься определенной деятельностью на срок до двадцати лет. (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:anchor="l2" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
+          <w:rPr>
+            <w:rStyle w:val="a9"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238713FF" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="315" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="l20374"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Примечания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1016E0ED" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="315" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="l20375"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.Под пыткой в настоящей статье и других статьях настоящего Кодекса понимается любое действие (бездействие), которым какому-либо лицу умышленно причиняется сильная боль либо физические или нравственные страдания, чтобы получить от него или третьего лица сведения или признания, наказать его за действие, которое совершило оно или третье лицо или в совершении которого оно подозревается, запугать или принудить его или третье лицо, или по любой причине, основанной на дискриминации любого характера.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="l16760"/>
+      <w:bookmarkStart w:id="28" w:name="l16752"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:anchor="l3" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
+          <w:rPr>
+            <w:rStyle w:val="a9"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BF9BEB" w14:textId="77777777" w:rsidR="009A41E0" w:rsidRPr="009A41E0" w:rsidRDefault="009A41E0" w:rsidP="009A41E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="315" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="l20376"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.Не является пыткой причинение физических или нравственных страданий, которые возникают в результате правомерных действий должностного лица или другого лица либо неизбежно сопряжены с такими действиями.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="l16753"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> (в ред. Федерального закона </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:anchor="l3" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009A41E0">
+          <w:rPr>
+            <w:rStyle w:val="a9"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>от 14.07.2022 N 307-ФЗ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009A41E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4C5295" w14:textId="77777777" w:rsidR="003A4DC6" w:rsidRDefault="003A4DC6" w:rsidP="009A41E0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="315" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003A4DC6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00382089"/>
+    <w:rsid w:val="001A3300"/>
+    <w:rsid w:val="001B2FDA"/>
+    <w:rsid w:val="002C4697"/>
     <w:rsid w:val="00326915"/>
     <w:rsid w:val="00382089"/>
+    <w:rsid w:val="003A4DC6"/>
     <w:rsid w:val="00566876"/>
+    <w:rsid w:val="005A6596"/>
     <w:rsid w:val="00625CE3"/>
+    <w:rsid w:val="009A41E0"/>
     <w:rsid w:val="00B14DD2"/>
+    <w:rsid w:val="00FD5515"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6FB88F76"/>
+  <w15:docId w15:val="{1744698A-0D8E-4CAD-9A9F-522EF4193AA5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00566876"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00566876"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -1293,477 +1990,84 @@
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00566876"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="a9">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00382089"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hl">
     <w:name w:val="hl"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00382089"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="nobr">
     <w:name w:val="nobr"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00382089"/>
   </w:style>
-</w:styles>
-[...382 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00382089"/>
+    <w:rsid w:val="009A41E0"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...8 lines deleted...]
-    <w:rsid w:val="00382089"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="331033067">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="989941336">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -1965,51 +2269,51 @@
               </w:divBdr>
             </w:div>
             <w:div w:id="1303081086">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="192"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consultant.ru/document/cons_doc_LAW_10699/2da8d7a9884839c44d98466e0b1a63101b298844/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consultant.ru/document/cons_doc_LAW_10699/c1d97e48b63eff3e92926a82783f3a80148b18fc/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consultant.ru/document/cons_doc_LAW_122864/3d0cac60971a511280cbba229d9b6329c07731f7/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consultant.ru/document/cons_doc_LAW_10699/c1d97e48b63eff3e92926a82783f3a80148b18fc/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consultant.ru/document/cons_doc_LAW_45408/3d0cac60971a511280cbba229d9b6329c07731f7/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consultant.ru/document/cons_doc_LAW_122864/3d0cac60971a511280cbba229d9b6329c07731f7/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consultant.ru/document/cons_doc_LAW_93013/0000000000000000000000000000000000000000/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consultant.ru/document/cons_doc_LAW_45408/3d0cac60971a511280cbba229d9b6329c07731f7/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consultant.ru/document/cons_doc_LAW_10699/2da8d7a9884839c44d98466e0b1a63101b298844/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consultant.ru/document/cons_doc_LAW_93013/0000000000000000000000000000000000000000/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=208421" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=6947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=208421" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=6947" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normativ.kontur.ru/document?moduleId=1&amp;documentId=427429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2257,66 +2561,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2981</Characters>
+  <Pages>2</Pages>
+  <Words>920</Words>
+  <Characters>5248</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3497</CharactersWithSpaces>
+  <CharactersWithSpaces>6156</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Olga Bogdanova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>