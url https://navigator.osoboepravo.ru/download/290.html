--- v0 (2026-06-25)
+++ v1 (2026-09-27)
@@ -1,164 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3B5231E7" w14:textId="69044381" w:rsidR="00EF2612" w:rsidRPr="00843C07" w:rsidRDefault="00EF2612" w:rsidP="00843C07">
+    <w:p w14:paraId="3B5231E7" w14:textId="4A676A04" w:rsidR="00EF2612" w:rsidRPr="00843C07" w:rsidRDefault="00EF2612" w:rsidP="005E3C7A">
       <w:pPr>
         <w:pStyle w:val="t"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00843C07">
         <w:t xml:space="preserve">из </w:t>
       </w:r>
-      <w:r w:rsidR="00843C07" w:rsidRPr="00843C07">
-[...29 lines deleted...]
-      <w:r w:rsidR="00843C07" w:rsidRPr="00843C07">
+      <w:r w:rsidR="005E3C7A" w:rsidRPr="005E3C7A">
+        <w:t xml:space="preserve">СП 2.4.2.4283-26 </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3C7A">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3C7A" w:rsidRPr="005E3C7A">
+        <w:t>Санитарно-эпидемиологические требования к организациям воспитания и обучения, отдыха и оздоровления детей и молодежи</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3C7A">
+        <w:t xml:space="preserve">» (утверждены </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3C7A">
+        <w:t>постановлени</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3C7A">
+        <w:t>ем</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3C7A">
+        <w:t xml:space="preserve"> Главного государственного</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3C7A">
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3C7A">
+        <w:t>рача Российской Федерации</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3C7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00843C07">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00843C07">
+      <w:r w:rsidR="005E3C7A">
+        <w:t>от 2 июня 2026 года № 19</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3C7A">
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B51462E" w14:textId="77777777" w:rsidR="00EF2612" w:rsidRDefault="00EF2612" w:rsidP="00EF2612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B8528FA" w14:textId="77777777" w:rsidR="000F3CEC" w:rsidRDefault="000F3CEC" w:rsidP="000F3CEC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Образование обучающихся с ограниченными возможностями здоровья может быть организовано как совместно с другими обучающимися, так и в отдельных классах, группах или отдельных организациях, осуществляющих образовательную деятельность.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E81EF23" w14:textId="77777777" w:rsidR="000F3CEC" w:rsidRDefault="000F3CEC" w:rsidP="000F3CEC">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="054CB2FC" w14:textId="77777777" w:rsidR="00D053AA" w:rsidRDefault="00D053AA" w:rsidP="000F3CEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D053AA">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Мебель для лиц с ограниченными возможностями здоровья и инвалидов должна быть приспособлена к особенностям их психофизического развития, индивидуальным возможностям и состоянию здоровья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E81EF23" w14:textId="65DFDAED" w:rsidR="000F3CEC" w:rsidRDefault="00D053AA" w:rsidP="000F3CEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27. 14) </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3CEC">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>Площадь учебных кабинетов без учета площади, необходимой для расстановки дополнительной мебели (шкафы, тумбы и другие) для хранения учебных пособий и оборудования рабочего места преподавателя, должна рассчитываться следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BFF644" w14:textId="77777777" w:rsidR="000F3CEC" w:rsidRDefault="000F3CEC" w:rsidP="000F3CEC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>- не менее 2,5 м</w:t>
@@ -347,425 +350,469 @@
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>для обучающихся с тяжелыми нарушениями речи - 12 человек,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41538FBC" w14:textId="77777777" w:rsidR="000F3CEC" w:rsidRDefault="000F3CEC" w:rsidP="000F3CEC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>для обучающихся с нарушениями опорно-двигательного аппарата - 10 человек,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DBDEFC5" w14:textId="77777777" w:rsidR="000F3CEC" w:rsidRDefault="000F3CEC" w:rsidP="000F3CEC">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3DBDEFC5" w14:textId="77777777" w:rsidR="000F3CEC" w:rsidRDefault="000F3CEC" w:rsidP="00D053AA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="675" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>для обучающихся, имеющих задержку психического развития, - 12 человек, для учащихся с умственной отсталостью (интеллектуальными нарушениями) -12 человек,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA4358E" w14:textId="77777777" w:rsidR="000F3CEC" w:rsidRDefault="000F3CEC" w:rsidP="000F3CEC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>для обучающихся с расстройствами аутистического спектра - 8 человек,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A74C05" w14:textId="77777777" w:rsidR="000F3CEC" w:rsidRDefault="000F3CEC" w:rsidP="000F3CEC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
+        <w:t>для обучающихся со сложными дефектами (с тяжелыми множественными нарушениями развития) - 5 человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551C47F0" w14:textId="77777777" w:rsidR="000F3CEC" w:rsidRDefault="000F3CEC" w:rsidP="000F3CEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Количество обучающихся с ограниченными возможностями здоровья устанавливается из расчета не более 3 обучающихся при получении образования совместно с другими учащимися.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675E73EF" w14:textId="77777777" w:rsidR="00D053AA" w:rsidRPr="00D053AA" w:rsidRDefault="00D053AA" w:rsidP="00D053AA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D053AA">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>15) в общеобразовательных организациях, работающих в две смены, обучение 1, 5, 9-11 классов и классов для обучающихся с ограниченными возможностями здоровья проводится в первую смену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F6F3D8" w14:textId="4ADE427C" w:rsidR="00D053AA" w:rsidRDefault="00D053AA" w:rsidP="00D053AA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D053AA">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Учебные занятия следует начинать не ранее 8 часов. Проведение нулевых уроков и обучение в три смены не допускается. Занятия второй смены должны заканчиваться не позднее 19 часов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE352AF" w14:textId="77777777" w:rsidR="00D053AA" w:rsidRPr="00D053AA" w:rsidRDefault="00D053AA" w:rsidP="00D053AA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D053AA">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Внеурочная деятельность обучающихся с ограниченными возможностями здоровья формируется из часов, необходимых для обеспечения их индивидуальных потребностей и составляющих суммарно 10 часов в неделю на обучающегося, из которых не менее 5 часов должны включать обязательные занятия коррекционной направленности с учетом возрастных особенностей учащихся и их физиологических потребностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA80566" w14:textId="77777777" w:rsidR="00D053AA" w:rsidRPr="00D053AA" w:rsidRDefault="00D053AA" w:rsidP="00D053AA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D053AA">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Урочная деятельность обучающихся с ограниченными возможностями здоровья организуется по </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D053AA">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>5 дневной</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D053AA">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебной неделе, в субботу возможны организация проведение внеурочной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC49FE6" w14:textId="77777777" w:rsidR="000F3CEC" w:rsidRDefault="000F3CEC" w:rsidP="000F3CEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Продолжительность перемены между урочной и внеурочной деятельностью должна составлять не менее 30 минут, за исключением обучающихся с ограниченными возможностями здоровья, обучение которых осуществляется по специальной индивидуальной программе развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F5E60D" w14:textId="77777777" w:rsidR="00D053AA" w:rsidRPr="00D053AA" w:rsidRDefault="00D053AA" w:rsidP="00D053AA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D053AA">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Для слабовидящих обучающихся 1-4 классов при различных видах учебной деятельности продолжительность непрерывной зрительной нагрузки не должна превышать 10 минут, для слабовидящих обучающихся, осваивающих образовательные программы основного общего и среднего общего образования - не более 15 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348764FA" w14:textId="77777777" w:rsidR="00D053AA" w:rsidRPr="00D053AA" w:rsidRDefault="00D053AA" w:rsidP="00D053AA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47BAD070" w14:textId="4939A602" w:rsidR="00D053AA" w:rsidRDefault="00D053AA" w:rsidP="00D053AA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D053AA">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>для обучающихся со сложными дефектами (с тяжелыми множественными нарушениями развития) - 5 человек.</w:t>
-[...203 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:t>Для обучающихся с остаточным зрением для усвоения учебной информации по рельефной системе Брайля должны чередоваться тактильное восприятие информации - не менее 2 раз за урок с непрерывной зрительной работой - по 5 минут;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDCEB96" w14:textId="5292E050" w:rsidR="000F3CEC" w:rsidRDefault="00D053AA" w:rsidP="000F3CEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3CEC">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
         <w:t>Для организации трудового обучения кабинеты технологии обеспечиваются необходимым оборудованием и инструментом со специальными приспособлениями, учитывающими особые образовательные потребности обучающихся с ограниченными возможностями здоровья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077FEF89" w14:textId="6C0FA2B7" w:rsidR="00D053AA" w:rsidRDefault="00D053AA" w:rsidP="000F3CEC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D053AA">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>19) в классном журнале оформляется лист здоровья, в который для каждого обучающегося вносят сведения о его антропометрических данных, группе здоровья, медицинской группе для занятий физической культурой, номере необходимой учебной мебели, а также медицинские рекомендации.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9824B2" w14:textId="77777777" w:rsidR="000F3CEC" w:rsidRDefault="000F3CEC" w:rsidP="000F3CEC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000F3CEC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF2612"/>
     <w:rsid w:val="000F3CEC"/>
+    <w:rsid w:val="004C72D0"/>
     <w:rsid w:val="00594C29"/>
+    <w:rsid w:val="005E3C7A"/>
     <w:rsid w:val="007C4746"/>
     <w:rsid w:val="00843C07"/>
+    <w:rsid w:val="00C06F71"/>
+    <w:rsid w:val="00D053AA"/>
     <w:rsid w:val="00DE2DC2"/>
     <w:rsid w:val="00EF2612"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="04507E40"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{05799DAD-C38D-4FFB-ACC8-979440F54A6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1168,88 +1215,87 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="t">
     <w:name w:val="t"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00843C07"/>
     <w:pPr>
       <w:spacing w:before="90" w:after="90" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="675" w:right="675"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F3CEC"/>
     <w:pPr>
       <w:spacing w:before="90" w:after="90" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="675"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="w91">
     <w:name w:val="w91"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="000F3CEC"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1481,69 +1527,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>598</Words>
-  <Characters>3410</Characters>
+  <Words>670</Words>
+  <Characters>3820</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4001</CharactersWithSpaces>
+  <CharactersWithSpaces>4482</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elena Zablotskis</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>